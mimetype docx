--- v0 (2026-06-02)
+++ v1 (2026-07-27)
@@ -2,50 +2,50 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Weekly Excerpt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">A small kindness—a conversation, a meal, a referral—can be the first rung on a ladder back to stability.</w:t>
+        <w:t xml:space="preserve">Grace looks like persistence—one appointment, one form, one ride, one step at a time.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>